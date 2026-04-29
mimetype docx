--- v0 (2025-11-08)
+++ v1 (2026-04-29)
@@ -39,66 +39,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="293E28B3" w14:textId="5CE74EF6" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="293E28B3" w14:textId="1FF34D9C" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t xml:space="preserve">Minutes of the Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="007D7167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="007D7167" w:rsidRPr="007D7167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="007D7167">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -716,52 +716,60 @@
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         b) accounts paid report</w:t>
       </w:r>
       <w:r w:rsidR="00B30B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F26D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>– see below:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">– see </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F26D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>below:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5367CE00" w14:textId="02C814A6" w:rsidR="00B51429" w:rsidRDefault="006D5922" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                 Zurich Insurance </w:t>
       </w:r>
       <w:r w:rsidR="000D0BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -881,90 +889,112 @@
       </w:r>
       <w:r w:rsidR="00A96315">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A76451" w14:textId="7CB5C80C" w:rsidR="00A96315" w:rsidRDefault="00A96315" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         c) </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3D0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>bank account balances</w:t>
+        <w:t xml:space="preserve">bank account </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B3D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>balances</w:t>
       </w:r>
       <w:r w:rsidR="002D1B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:-</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="77DA48D6" w14:textId="76FC78CC" w:rsidR="002D1B4C" w:rsidRDefault="002D1B4C" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      C</w:t>
       </w:r>
       <w:r w:rsidR="00E969CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>urrent account</w:t>
+        <w:t xml:space="preserve">urrent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E969CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>account</w:t>
       </w:r>
       <w:r w:rsidR="000D0BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E969CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> £7,963.73</w:t>
+        <w:t xml:space="preserve"> £</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E969CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7,963.73</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F217887" w14:textId="7C9B9051" w:rsidR="00E969CB" w:rsidRDefault="00E969CB" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                 Instant Access   </w:t>
       </w:r>
       <w:r w:rsidR="000D0BB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1452,51 +1482,68 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>23.     Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263976C0" w14:textId="77777777" w:rsidR="00A52708" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">i) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="001626D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Artists Study</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00DB2022" w:rsidRPr="00A52708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A52708" w:rsidRPr="00A52708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2530,63 +2577,63 @@
         </w:rPr>
         <w:t xml:space="preserve">                                              4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A45666" w14:textId="77777777" w:rsidR="00E056AC" w:rsidRDefault="00E056AC" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:ind w:left="1474" w:hanging="737"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E056AC" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19688AA1" w14:textId="77777777" w:rsidR="00D365B0" w:rsidRDefault="00D365B0">
+    <w:p w14:paraId="4F6BB7EA" w14:textId="77777777" w:rsidR="00183B0C" w:rsidRDefault="00183B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08E0139E" w14:textId="77777777" w:rsidR="00D365B0" w:rsidRDefault="00D365B0">
+    <w:p w14:paraId="02808D33" w14:textId="77777777" w:rsidR="00183B0C" w:rsidRDefault="00183B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -2653,66 +2700,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61547D47" w14:textId="77777777" w:rsidR="00D365B0" w:rsidRDefault="00D365B0">
+    <w:p w14:paraId="08CE66ED" w14:textId="77777777" w:rsidR="00183B0C" w:rsidRDefault="00183B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EDD5AE1" w14:textId="77777777" w:rsidR="00D365B0" w:rsidRDefault="00D365B0">
+    <w:p w14:paraId="0C4EE5FF" w14:textId="77777777" w:rsidR="00183B0C" w:rsidRDefault="00183B0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3568,50 +3615,51 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="242374826">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -3627,50 +3675,52 @@
     <w:rsid w:val="000A3F27"/>
     <w:rsid w:val="000A7117"/>
     <w:rsid w:val="000A78D4"/>
     <w:rsid w:val="000A7CEC"/>
     <w:rsid w:val="000B5363"/>
     <w:rsid w:val="000B6EFA"/>
     <w:rsid w:val="000C728C"/>
     <w:rsid w:val="000D0BB9"/>
     <w:rsid w:val="000D79C3"/>
     <w:rsid w:val="000F0CA9"/>
     <w:rsid w:val="000F5242"/>
     <w:rsid w:val="0010204F"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
+    <w:rsid w:val="00183B0C"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00245233"/>
     <w:rsid w:val="00257640"/>
     <w:rsid w:val="002741B9"/>
     <w:rsid w:val="00281AC1"/>
     <w:rsid w:val="00281E8F"/>
     <w:rsid w:val="00290153"/>
     <w:rsid w:val="0029536F"/>
     <w:rsid w:val="002A01D0"/>
     <w:rsid w:val="002A0DB1"/>
     <w:rsid w:val="002B4BC0"/>
     <w:rsid w:val="002D0C8D"/>
     <w:rsid w:val="002D1B4C"/>
     <w:rsid w:val="002D3513"/>
@@ -3758,50 +3808,51 @@
     <w:rsid w:val="006640D9"/>
     <w:rsid w:val="0068330C"/>
     <w:rsid w:val="0068372C"/>
     <w:rsid w:val="00684E9B"/>
     <w:rsid w:val="00687CB2"/>
     <w:rsid w:val="006961AE"/>
     <w:rsid w:val="006A0A06"/>
     <w:rsid w:val="006A3D8A"/>
     <w:rsid w:val="006B073B"/>
     <w:rsid w:val="006C2FCF"/>
     <w:rsid w:val="006C33DD"/>
     <w:rsid w:val="006C5470"/>
     <w:rsid w:val="006D5922"/>
     <w:rsid w:val="006E0152"/>
     <w:rsid w:val="006E02D8"/>
     <w:rsid w:val="0072609D"/>
     <w:rsid w:val="007372CB"/>
     <w:rsid w:val="00744007"/>
     <w:rsid w:val="00773DB0"/>
     <w:rsid w:val="00773DCC"/>
     <w:rsid w:val="007810F5"/>
     <w:rsid w:val="00787183"/>
     <w:rsid w:val="00795D2E"/>
     <w:rsid w:val="007A14C3"/>
     <w:rsid w:val="007A3A97"/>
+    <w:rsid w:val="007A4E1A"/>
     <w:rsid w:val="007A5B33"/>
     <w:rsid w:val="007B60F4"/>
     <w:rsid w:val="007C13D4"/>
     <w:rsid w:val="007D33F0"/>
     <w:rsid w:val="007D5102"/>
     <w:rsid w:val="007D6822"/>
     <w:rsid w:val="007D7167"/>
     <w:rsid w:val="007E00C5"/>
     <w:rsid w:val="007E0FE9"/>
     <w:rsid w:val="007E592B"/>
     <w:rsid w:val="007F2B0A"/>
     <w:rsid w:val="007F460F"/>
     <w:rsid w:val="00806580"/>
     <w:rsid w:val="00811F2B"/>
     <w:rsid w:val="00827D1D"/>
     <w:rsid w:val="00832979"/>
     <w:rsid w:val="00837CE6"/>
     <w:rsid w:val="00841E12"/>
     <w:rsid w:val="00842276"/>
     <w:rsid w:val="00846ED4"/>
     <w:rsid w:val="00855E22"/>
     <w:rsid w:val="00863977"/>
     <w:rsid w:val="00865A4E"/>
     <w:rsid w:val="00870C32"/>
     <w:rsid w:val="00873DEF"/>
@@ -4886,67 +4937,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>667</Words>
-  <Characters>3805</Characters>
+  <Words>666</Words>
+  <Characters>3799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4464</CharactersWithSpaces>
+  <CharactersWithSpaces>4457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>