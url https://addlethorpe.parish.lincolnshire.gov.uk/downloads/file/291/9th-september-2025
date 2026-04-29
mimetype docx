--- v0 (2025-11-08)
+++ v1 (2026-04-29)
@@ -39,66 +39,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="293E28B3" w14:textId="64A3E6AC" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="293E28B3" w14:textId="7C586A85" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t xml:space="preserve">Minutes of the Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="008A3C84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00155610" w:rsidRPr="00155610">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00155610">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2878,51 +2878,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="006C4532" w:rsidRPr="004C6FBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.   Clerks Report:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7699A207" w14:textId="77777777" w:rsidR="006C4532" w:rsidRPr="004C6FBF" w:rsidRDefault="006C4532" w:rsidP="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE9DAFA" w14:textId="7AB3F782" w:rsidR="006C4532" w:rsidRPr="00E63A47" w:rsidRDefault="006C4532" w:rsidP="00211E67">
+    <w:p w14:paraId="7EE9DAFA" w14:textId="7AB3F782" w:rsidR="006C4532" w:rsidRPr="00E63A47" w:rsidRDefault="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63A47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vat claim update</w:t>
       </w:r>
       <w:r w:rsidR="00081B0B" w:rsidRPr="00E63A47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Clerk explained that she had calculated the vat to claim for the period </w:t>
       </w:r>
       <w:r w:rsidR="00117CA5" w:rsidRPr="00E63A47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4535,63 +4535,63 @@
         <w:t>pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227C48A" w14:textId="111A087E" w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B61C544" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="2B52E38E" w14:textId="77777777" w:rsidR="001D6A54" w:rsidRDefault="001D6A54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2D6742" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="199BA4B4" w14:textId="77777777" w:rsidR="001D6A54" w:rsidRDefault="001D6A54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -4665,66 +4665,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63DC1262" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="5A5B0616" w14:textId="77777777" w:rsidR="001D6A54" w:rsidRDefault="001D6A54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C37A8D0" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="78AF5308" w14:textId="77777777" w:rsidR="001D6A54" w:rsidRDefault="001D6A54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5671,51 +5671,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -5748,59 +5748,62 @@
     <w:rsid w:val="000F5242"/>
     <w:rsid w:val="00101FEC"/>
     <w:rsid w:val="0010204F"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
+    <w:rsid w:val="001D6A54"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F6C81"/>
+    <w:rsid w:val="00200234"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00240A38"/>
     <w:rsid w:val="00245233"/>
     <w:rsid w:val="00257640"/>
     <w:rsid w:val="002741B9"/>
     <w:rsid w:val="00281AC1"/>
     <w:rsid w:val="00281E8F"/>
     <w:rsid w:val="00290153"/>
     <w:rsid w:val="0029536F"/>
     <w:rsid w:val="002A01D0"/>
     <w:rsid w:val="002A0DB1"/>
     <w:rsid w:val="002B4BC0"/>
     <w:rsid w:val="002C16A7"/>
     <w:rsid w:val="002C27E7"/>
     <w:rsid w:val="002C7C7B"/>
     <w:rsid w:val="002D0C8D"/>
     <w:rsid w:val="002D1B4C"/>
     <w:rsid w:val="002D3513"/>
     <w:rsid w:val="002D55A7"/>
     <w:rsid w:val="002E0D5E"/>
@@ -5912,50 +5915,51 @@
     <w:rsid w:val="0065285F"/>
     <w:rsid w:val="006538DD"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="006640D9"/>
     <w:rsid w:val="0068330C"/>
     <w:rsid w:val="0068372C"/>
     <w:rsid w:val="00684E9B"/>
     <w:rsid w:val="00687CB2"/>
     <w:rsid w:val="006961AE"/>
     <w:rsid w:val="006A0A06"/>
     <w:rsid w:val="006A3D8A"/>
     <w:rsid w:val="006B073B"/>
     <w:rsid w:val="006B3587"/>
     <w:rsid w:val="006C2FCF"/>
     <w:rsid w:val="006C33DD"/>
     <w:rsid w:val="006C4532"/>
     <w:rsid w:val="006C5470"/>
     <w:rsid w:val="006D5922"/>
     <w:rsid w:val="006E0152"/>
     <w:rsid w:val="006E02D8"/>
     <w:rsid w:val="006E1EFB"/>
     <w:rsid w:val="006F080A"/>
     <w:rsid w:val="0072609D"/>
     <w:rsid w:val="007372CB"/>
     <w:rsid w:val="00744007"/>
+    <w:rsid w:val="00744DBD"/>
     <w:rsid w:val="00772530"/>
     <w:rsid w:val="00773A4E"/>
     <w:rsid w:val="00773DB0"/>
     <w:rsid w:val="00773DCC"/>
     <w:rsid w:val="00775B06"/>
     <w:rsid w:val="007810F5"/>
     <w:rsid w:val="00787183"/>
     <w:rsid w:val="00795D2E"/>
     <w:rsid w:val="007A14C3"/>
     <w:rsid w:val="007A3A97"/>
     <w:rsid w:val="007A5B33"/>
     <w:rsid w:val="007B24C4"/>
     <w:rsid w:val="007B60F4"/>
     <w:rsid w:val="007C13D4"/>
     <w:rsid w:val="007D33F0"/>
     <w:rsid w:val="007D5102"/>
     <w:rsid w:val="007D6822"/>
     <w:rsid w:val="007D7167"/>
     <w:rsid w:val="007E00C5"/>
     <w:rsid w:val="007E0EDE"/>
     <w:rsid w:val="007E0FE9"/>
     <w:rsid w:val="007E592B"/>
     <w:rsid w:val="007F0208"/>
     <w:rsid w:val="007F2B0A"/>
     <w:rsid w:val="007F460F"/>
@@ -5978,50 +5982,51 @@
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="00885B85"/>
     <w:rsid w:val="008940D5"/>
     <w:rsid w:val="00896634"/>
     <w:rsid w:val="00897729"/>
     <w:rsid w:val="008A0287"/>
     <w:rsid w:val="008A0A3A"/>
     <w:rsid w:val="008A3C84"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C300D"/>
     <w:rsid w:val="008D4027"/>
     <w:rsid w:val="008F26D1"/>
     <w:rsid w:val="00901A28"/>
     <w:rsid w:val="00916226"/>
     <w:rsid w:val="00917BEF"/>
     <w:rsid w:val="00921F39"/>
     <w:rsid w:val="0092203F"/>
     <w:rsid w:val="00930484"/>
     <w:rsid w:val="00934700"/>
     <w:rsid w:val="009350EF"/>
     <w:rsid w:val="00936945"/>
     <w:rsid w:val="00937EAD"/>
     <w:rsid w:val="00946C90"/>
     <w:rsid w:val="009534D6"/>
+    <w:rsid w:val="00955CCE"/>
     <w:rsid w:val="009562D9"/>
     <w:rsid w:val="009624A0"/>
     <w:rsid w:val="00963E47"/>
     <w:rsid w:val="00970409"/>
     <w:rsid w:val="00970C8E"/>
     <w:rsid w:val="00971431"/>
     <w:rsid w:val="009723AE"/>
     <w:rsid w:val="00972F7E"/>
     <w:rsid w:val="0097564B"/>
     <w:rsid w:val="00980312"/>
     <w:rsid w:val="00980EAF"/>
     <w:rsid w:val="00980F1D"/>
     <w:rsid w:val="00985DFC"/>
     <w:rsid w:val="009931B0"/>
     <w:rsid w:val="009A26AF"/>
     <w:rsid w:val="009A277C"/>
     <w:rsid w:val="009A7849"/>
     <w:rsid w:val="009B49B4"/>
     <w:rsid w:val="009C57E0"/>
     <w:rsid w:val="009D0EDE"/>
     <w:rsid w:val="009D5A48"/>
     <w:rsid w:val="009D7F6F"/>
     <w:rsid w:val="009E3D7C"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A100C8"/>
@@ -6158,119 +6163,122 @@
     <w:rsid w:val="00DC50AF"/>
     <w:rsid w:val="00DD478B"/>
     <w:rsid w:val="00DD64EC"/>
     <w:rsid w:val="00DE49F8"/>
     <w:rsid w:val="00DE63F7"/>
     <w:rsid w:val="00DE64AF"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00E056AC"/>
     <w:rsid w:val="00E1081B"/>
     <w:rsid w:val="00E158AB"/>
     <w:rsid w:val="00E17BDA"/>
     <w:rsid w:val="00E20942"/>
     <w:rsid w:val="00E36913"/>
     <w:rsid w:val="00E36AB7"/>
     <w:rsid w:val="00E5208D"/>
     <w:rsid w:val="00E567B3"/>
     <w:rsid w:val="00E63A47"/>
     <w:rsid w:val="00E64117"/>
     <w:rsid w:val="00E724FD"/>
     <w:rsid w:val="00E7505D"/>
     <w:rsid w:val="00E750AB"/>
     <w:rsid w:val="00E839AE"/>
     <w:rsid w:val="00E83F6F"/>
     <w:rsid w:val="00E851C1"/>
     <w:rsid w:val="00E86F94"/>
+    <w:rsid w:val="00E94D6E"/>
     <w:rsid w:val="00E94FA2"/>
     <w:rsid w:val="00E95835"/>
     <w:rsid w:val="00E969CB"/>
     <w:rsid w:val="00EA4498"/>
     <w:rsid w:val="00EA7A0A"/>
     <w:rsid w:val="00EB02B1"/>
     <w:rsid w:val="00EB2D6E"/>
     <w:rsid w:val="00EB33AA"/>
     <w:rsid w:val="00EB466C"/>
     <w:rsid w:val="00EB6102"/>
     <w:rsid w:val="00EC6E15"/>
     <w:rsid w:val="00EC7404"/>
     <w:rsid w:val="00EC7996"/>
     <w:rsid w:val="00ED1984"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED44C6"/>
     <w:rsid w:val="00ED52CF"/>
     <w:rsid w:val="00ED7348"/>
+    <w:rsid w:val="00EE0A70"/>
     <w:rsid w:val="00EE6019"/>
     <w:rsid w:val="00EE60CE"/>
     <w:rsid w:val="00EF28E2"/>
     <w:rsid w:val="00EF7856"/>
     <w:rsid w:val="00F050E5"/>
     <w:rsid w:val="00F10FD4"/>
     <w:rsid w:val="00F112E2"/>
     <w:rsid w:val="00F233A0"/>
     <w:rsid w:val="00F30C04"/>
     <w:rsid w:val="00F33525"/>
     <w:rsid w:val="00F47A7A"/>
     <w:rsid w:val="00F5245A"/>
     <w:rsid w:val="00F54EA8"/>
     <w:rsid w:val="00F60D1B"/>
     <w:rsid w:val="00F72D79"/>
     <w:rsid w:val="00FA369E"/>
+    <w:rsid w:val="00FB38A3"/>
     <w:rsid w:val="00FB3BCA"/>
     <w:rsid w:val="00FB4E9B"/>
     <w:rsid w:val="00FC388B"/>
     <w:rsid w:val="00FC7EA7"/>
     <w:rsid w:val="00FD4760"/>
     <w:rsid w:val="00FD67B1"/>
     <w:rsid w:val="00FE0C25"/>
     <w:rsid w:val="00FF3E79"/>
     <w:rsid w:val="00FF5D1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="10E9C9E3"/>
-  <w15:docId w15:val="{16667A4F-CAEB-46E0-AF18-5ACBF73E02D0}"/>
+  <w15:docId w15:val="{CD3DBBF7-1FA3-4B35-A420-A0B04152490B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7198,67 +7206,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>826</Words>
-  <Characters>4713</Characters>
+  <Words>825</Words>
+  <Characters>4707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5528</CharactersWithSpaces>
+  <CharactersWithSpaces>5521</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Addlethorpe</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>