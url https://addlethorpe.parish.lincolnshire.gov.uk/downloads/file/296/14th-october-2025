--- v0 (2026-01-09)
+++ v1 (2026-04-29)
@@ -39,66 +39,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="293E28B3" w14:textId="77FB028C" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="293E28B3" w14:textId="7756FCF1" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Minutes of the Annual Meeting of Addlethorpe Parish Council held on</w:t>
+        <w:t>Minutes of the Meeting of Addlethorpe Parish Council held on</w:t>
       </w:r>
       <w:r w:rsidR="00F2482F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14</w:t>
       </w:r>
       <w:r w:rsidR="00F2482F" w:rsidRPr="00F2482F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00F2482F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -844,114 +844,92 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ormal contracted ones</w:t>
       </w:r>
       <w:r w:rsidR="00076559">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – the Clerk mentioned that </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DB0005" w14:textId="771C6DA0" w:rsidR="00A96315" w:rsidRDefault="00076559" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">        we didn’t seem to have a grounds maintenance contract &amp; that </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> addressing</w:t>
+        <w:t xml:space="preserve">        we didn’t seem to have a grounds maintenance contract &amp; that this needs addressing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6D1585" w14:textId="77777777" w:rsidR="00855E22" w:rsidRDefault="00855E22" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C4CCFFD" w14:textId="77777777" w:rsidR="008F26D1" w:rsidRDefault="00A96315" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         b) accounts paid report</w:t>
       </w:r>
       <w:r w:rsidR="00B30B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F26D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">– see </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>– see below:-</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="154AD12B" w14:textId="72470ECC" w:rsidR="00D85DC0" w:rsidRDefault="00D85DC0" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2881" w:tblpY="156"/>
         <w:tblW w:w="9326" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1376,87 +1354,61 @@
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6D92DFF5" w14:textId="77777777" w:rsidR="0085529A" w:rsidRPr="00F3193A" w:rsidRDefault="0085529A" w:rsidP="0085529A">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="2881" w:y="156"/>
                     <w:suppressAutoHyphens w:val="0"/>
                     <w:autoSpaceDN/>
                     <w:textAlignment w:val="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00F3193A">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:kern w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t>Elancity</w:t>
+                    <w:t>Elancity uk</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w14:paraId="30A29C83" w14:textId="5EFF29FC" w:rsidR="0085529A" w:rsidRPr="00F3193A" w:rsidRDefault="0085529A" w:rsidP="0085529A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
@@ -2259,123 +2211,101 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assertion 10</w:t>
       </w:r>
       <w:r w:rsidR="00FF4516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – the Clerk spoke of the work that would need to be done with this </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4FDCE2" w14:textId="77777777" w:rsidR="00FF4516" w:rsidRDefault="00FF4516" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">               assertion </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> data security and GDPR and as part of this to get a proper area in </w:t>
+        <w:t xml:space="preserve">               assertion ie data security and GDPR and as part of this to get a proper area in </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054CF61E" w14:textId="525D89C4" w:rsidR="00354EF6" w:rsidRDefault="00FF4516" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">               the community for storage in a proper cabinet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748A8967" w14:textId="3AB165FC" w:rsidR="00354EF6" w:rsidRPr="001626D4" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>c) Councillor IT check list</w:t>
       </w:r>
       <w:r w:rsidR="00FF4516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – the Clerk has requested this from LALC </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372A262F" w14:textId="77777777" w:rsidR="00FF4516" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:ind w:left="1474" w:hanging="737"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t>gov.uk emails</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d) .gov.uk emails</w:t>
       </w:r>
       <w:r w:rsidR="00FF4516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – it was explained that the Auditor would not be happy with </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B90077" w14:textId="77777777" w:rsidR="00FF4516" w:rsidRDefault="00FF4516" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:ind w:left="1474" w:hanging="737"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     Councillors using their personal emails and the Clerk read out a piece from </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C63094" w14:textId="23A77285" w:rsidR="00354EF6" w:rsidRDefault="00FF4516" w:rsidP="00354EF6">
       <w:pPr>
@@ -2588,442 +2518,418 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="34144497" w14:textId="0EA6D3BB" w:rsidR="00354EF6" w:rsidRDefault="00FF4516" w:rsidP="00354EF6">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r w:rsidR="00354EF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">.    </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>.    Planning:-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DAE061" w14:textId="27283D8D" w:rsidR="00047F28" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         i) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00567831">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bowmans</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4516">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – there has been a </w:t>
+      </w:r>
+      <w:r w:rsidR="00047F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geo-environmental ground investigation report  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73709A5A" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00047F28" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00567831">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carried out by Humberside Materials Laboratory Ltd which shows the ground to </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DBA0DB" w14:textId="0B7593E9" w:rsidR="00047F28" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00047F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be clear.  The Councillors would like the Clerk to ensure that the Environmental </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08981C0B" w14:textId="523A43CD" w:rsidR="00354EF6" w:rsidRPr="0033273A" w:rsidRDefault="00047F28" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00567831">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Agency confirms this is so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E78748A" w14:textId="4A75D83C" w:rsidR="00354EF6" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ii) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kings Head</w:t>
+      </w:r>
+      <w:r w:rsidR="00047F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – the Clerk </w:t>
+      </w:r>
+      <w:r w:rsidR="00567831">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emailed Richard Tice </w:t>
+      </w:r>
+      <w:r w:rsidR="00047F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MP regarding the situation with the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5254E627" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              breach of the planning conditions who in turn emailed East Lindsey.  Their </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BAFB01" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              response was that ‘on review of the case prompted by your request for an update, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523C79B8" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              it has been established that there are further discrepancies with the development </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7333D81F" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              that weren’t originally reported or identified at the time of closing the case. As </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F840BCF" w14:textId="53B4980E" w:rsidR="00567831" w:rsidRPr="0033273A" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              such a further case has been created for investigation ref EC/02271/25’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1BA1DA" w14:textId="77777777" w:rsidR="00354EF6" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DAE7AE" w14:textId="77777777" w:rsidR="00567831" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
       <w:r w:rsidR="00354EF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Planning:-</w:t>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">.    Landscape maintenance at Village Green – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Councillors Towers &amp; Smith have been </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051D3297" w14:textId="5F85BD54" w:rsidR="00354EF6" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         moving and felling branches here – there is more work to be done when time permits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2A9136" w14:textId="77777777" w:rsidR="00354EF6" w:rsidRDefault="00354EF6" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1811B3F7" w14:textId="12683050" w:rsidR="00354EF6" w:rsidRPr="00F74837" w:rsidRDefault="00567831" w:rsidP="00354EF6">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidR="00354EF6" w:rsidRPr="007856A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.    Footpath</w:t>
+      </w:r>
+      <w:r w:rsidR="00354EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00567831">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00354EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0033273A">
-[...31 lines deleted...]
-      <w:r w:rsidR="00567831">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Councillor Hand has corresponded with the LCC but </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>it’s still in hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DA2BBF" w14:textId="77777777" w:rsidR="008F5FBE" w:rsidRDefault="0010616D" w:rsidP="00461E68">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...300 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="73AE3E3D" w14:textId="77777777" w:rsidR="008F5FBE" w:rsidRDefault="008F5FBE" w:rsidP="00461E68">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>70.</w:t>
       </w:r>
       <w:r w:rsidR="0010616D" w:rsidRPr="008F5FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
@@ -3062,75 +2968,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F13A670" w14:textId="77777777" w:rsidR="00076559" w:rsidRDefault="008F5FBE" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>71.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">   S106 monies – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Clerk has emailed Nichola Holderness the Group Manager </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA08FC3" w14:textId="77777777" w:rsidR="00076559" w:rsidRDefault="00076559" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="008F5FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3173,171 +3055,141 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB0D826" w14:textId="5FFF4FA0" w:rsidR="008F5FBE" w:rsidRDefault="008F5FBE" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A06F23E" w14:textId="77777777" w:rsidR="00076559" w:rsidRDefault="008F5FBE" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>72</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.   Councillor Davie grant </w:t>
+        <w:t xml:space="preserve">72.   Councillor Davie grant </w:t>
       </w:r>
       <w:r w:rsidR="00076559">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74837">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00076559">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Clerk has spoken with Cllr Davie and he would </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36716A26" w14:textId="2ACA1BA5" w:rsidR="00076559" w:rsidRDefault="00076559" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        happy to receive requests for grant funding. The Clerk will suggest a suitable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783C45A0" w14:textId="5808B0AC" w:rsidR="00076559" w:rsidRDefault="00076559" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">        cabinet for securing the Parish Council’s important documents </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> signed minutes </w:t>
+        <w:t xml:space="preserve">        cabinet for securing the Parish Council’s important documents eg signed minutes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B91FAA" w14:textId="281BF192" w:rsidR="008F5FBE" w:rsidRDefault="00076559" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        that need keeping indefinitely in hard copy form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A00673D" w14:textId="77777777" w:rsidR="008F5FBE" w:rsidRDefault="008F5FBE" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C858EFC" w14:textId="045D87BA" w:rsidR="008F5FBE" w:rsidRDefault="008F5FBE" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>73</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t xml:space="preserve">73.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Items for next meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F236EB0" w14:textId="77395BE2" w:rsidR="00076559" w:rsidRPr="00076559" w:rsidRDefault="00076559" w:rsidP="008F5FBE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
@@ -3517,63 +3369,63 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005309C5" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B61C544" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="0205F9F8" w14:textId="77777777" w:rsidR="00903A4E" w:rsidRDefault="00903A4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B2D6742" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="299EFC33" w14:textId="77777777" w:rsidR="00903A4E" w:rsidRDefault="00903A4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -3640,66 +3492,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63DC1262" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="7FF8B41D" w14:textId="77777777" w:rsidR="00903A4E" w:rsidRDefault="00903A4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C37A8D0" w14:textId="77777777" w:rsidR="00B8224F" w:rsidRDefault="00B8224F">
+    <w:p w14:paraId="63CCB1B7" w14:textId="77777777" w:rsidR="00903A4E" w:rsidRDefault="00903A4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4646,52 +4498,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -4727,50 +4578,51 @@
     <w:rsid w:val="00101FEC"/>
     <w:rsid w:val="0010204F"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="001315BF"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F6C81"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00240A38"/>
     <w:rsid w:val="00245233"/>
     <w:rsid w:val="00257640"/>
     <w:rsid w:val="002741B9"/>
     <w:rsid w:val="00281AC1"/>
     <w:rsid w:val="00281E8F"/>
     <w:rsid w:val="00290153"/>
     <w:rsid w:val="0029536F"/>
     <w:rsid w:val="002A01D0"/>
     <w:rsid w:val="002A0DB1"/>
@@ -4960,50 +4812,51 @@
     <w:rsid w:val="00841E12"/>
     <w:rsid w:val="00842276"/>
     <w:rsid w:val="00846ED4"/>
     <w:rsid w:val="0085529A"/>
     <w:rsid w:val="00855E22"/>
     <w:rsid w:val="00863977"/>
     <w:rsid w:val="00865A4E"/>
     <w:rsid w:val="00870C32"/>
     <w:rsid w:val="008711A0"/>
     <w:rsid w:val="0087342E"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="00885B85"/>
     <w:rsid w:val="008940D5"/>
     <w:rsid w:val="00896634"/>
     <w:rsid w:val="00897729"/>
     <w:rsid w:val="008A0287"/>
     <w:rsid w:val="008A0A3A"/>
     <w:rsid w:val="008A3C84"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C300D"/>
     <w:rsid w:val="008D4027"/>
     <w:rsid w:val="008F26D1"/>
     <w:rsid w:val="008F5FBE"/>
     <w:rsid w:val="00901A28"/>
+    <w:rsid w:val="00903A4E"/>
     <w:rsid w:val="00916226"/>
     <w:rsid w:val="00917BEF"/>
     <w:rsid w:val="00921F39"/>
     <w:rsid w:val="0092203F"/>
     <w:rsid w:val="00922885"/>
     <w:rsid w:val="00930484"/>
     <w:rsid w:val="00934700"/>
     <w:rsid w:val="009350EF"/>
     <w:rsid w:val="00936945"/>
     <w:rsid w:val="00937EAD"/>
     <w:rsid w:val="00946C90"/>
     <w:rsid w:val="009534D6"/>
     <w:rsid w:val="009562D9"/>
     <w:rsid w:val="009624A0"/>
     <w:rsid w:val="00963E47"/>
     <w:rsid w:val="00970409"/>
     <w:rsid w:val="00970C8E"/>
     <w:rsid w:val="00971431"/>
     <w:rsid w:val="009723AE"/>
     <w:rsid w:val="00972F7E"/>
     <w:rsid w:val="0097564B"/>
     <w:rsid w:val="00980312"/>
     <w:rsid w:val="00980EAF"/>
     <w:rsid w:val="00980F1D"/>
     <w:rsid w:val="0098598B"/>
@@ -5197,50 +5050,51 @@
     <w:rsid w:val="00EC7996"/>
     <w:rsid w:val="00ED1984"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED44C6"/>
     <w:rsid w:val="00ED52CF"/>
     <w:rsid w:val="00ED7348"/>
     <w:rsid w:val="00EE6019"/>
     <w:rsid w:val="00EE60CE"/>
     <w:rsid w:val="00EE7D14"/>
     <w:rsid w:val="00EF28E2"/>
     <w:rsid w:val="00EF7856"/>
     <w:rsid w:val="00F050E5"/>
     <w:rsid w:val="00F10FD4"/>
     <w:rsid w:val="00F112E2"/>
     <w:rsid w:val="00F233A0"/>
     <w:rsid w:val="00F2482F"/>
     <w:rsid w:val="00F25BB8"/>
     <w:rsid w:val="00F30C04"/>
     <w:rsid w:val="00F3193A"/>
     <w:rsid w:val="00F33525"/>
     <w:rsid w:val="00F47A7A"/>
     <w:rsid w:val="00F5245A"/>
     <w:rsid w:val="00F54EA8"/>
     <w:rsid w:val="00F60D1B"/>
     <w:rsid w:val="00F72D79"/>
+    <w:rsid w:val="00F7456B"/>
     <w:rsid w:val="00FA369E"/>
     <w:rsid w:val="00FB3BCA"/>
     <w:rsid w:val="00FB4E9B"/>
     <w:rsid w:val="00FC388B"/>
     <w:rsid w:val="00FC7EA7"/>
     <w:rsid w:val="00FD4760"/>
     <w:rsid w:val="00FD67B1"/>
     <w:rsid w:val="00FE0C25"/>
     <w:rsid w:val="00FF05B8"/>
     <w:rsid w:val="00FF3E79"/>
     <w:rsid w:val="00FF4516"/>
     <w:rsid w:val="00FF5D1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6225,67 +6079,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>824</Words>
-  <Characters>4703</Characters>
+  <Words>823</Words>
+  <Characters>4697</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5516</CharactersWithSpaces>
+  <CharactersWithSpaces>5509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>