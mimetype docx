--- v0 (2026-01-09)
+++ v1 (2026-04-29)
@@ -2,103 +2,126 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="390278F2" w14:textId="001A1E17" w:rsidR="00980EAF" w:rsidRPr="00C94DDB" w:rsidRDefault="00E17BDA" w:rsidP="00980EAF">
-      <w:pPr>
+    <w:p w14:paraId="390278F2" w14:textId="001A1E17" w:rsidR="00980EAF" w:rsidRPr="00C94DDB" w:rsidRDefault="00E17BDA" w:rsidP="00D72833">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="293E28B3" w14:textId="456A657F" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="293E28B3" w14:textId="08478A20" w:rsidR="00616EA1" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t>Minutes of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72833">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="00177973">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00177973" w:rsidRPr="00305980">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00305980">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4792,63 +4815,63 @@
         <w:t>pm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227C48A" w14:textId="111A087E" w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CE94785" w14:textId="77777777" w:rsidR="00E93484" w:rsidRDefault="00E93484">
+    <w:p w14:paraId="40CAFB57" w14:textId="77777777" w:rsidR="008C5525" w:rsidRDefault="008C5525">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55F21D39" w14:textId="77777777" w:rsidR="00E93484" w:rsidRDefault="00E93484">
+    <w:p w14:paraId="48FE92FB" w14:textId="77777777" w:rsidR="008C5525" w:rsidRDefault="008C5525">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -4922,66 +4945,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="722879E2" w14:textId="77777777" w:rsidR="00E93484" w:rsidRDefault="00E93484">
+    <w:p w14:paraId="3409C9A1" w14:textId="77777777" w:rsidR="008C5525" w:rsidRDefault="008C5525">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362CF754" w14:textId="77777777" w:rsidR="00E93484" w:rsidRDefault="00E93484">
+    <w:p w14:paraId="0002F357" w14:textId="77777777" w:rsidR="008C5525" w:rsidRDefault="008C5525">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5928,51 +5951,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6015,50 +6038,51 @@
     <w:rsid w:val="001046B9"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="001619CE"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="00177973"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E28C2"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F2BAB"/>
     <w:rsid w:val="001F6C81"/>
     <w:rsid w:val="0020320C"/>
     <w:rsid w:val="0020397D"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0020768D"/>
     <w:rsid w:val="00207EF1"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="00217A69"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00230577"/>
     <w:rsid w:val="00240A38"/>
     <w:rsid w:val="00245233"/>
@@ -6262,50 +6286,51 @@
     <w:rsid w:val="00832979"/>
     <w:rsid w:val="00836D52"/>
     <w:rsid w:val="00837CE6"/>
     <w:rsid w:val="00841E12"/>
     <w:rsid w:val="00842276"/>
     <w:rsid w:val="00846ED4"/>
     <w:rsid w:val="00852B21"/>
     <w:rsid w:val="00855E22"/>
     <w:rsid w:val="00863977"/>
     <w:rsid w:val="00865A4E"/>
     <w:rsid w:val="00870C32"/>
     <w:rsid w:val="008711A0"/>
     <w:rsid w:val="0087342E"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="00885B85"/>
     <w:rsid w:val="00891165"/>
     <w:rsid w:val="008940D5"/>
     <w:rsid w:val="00896634"/>
     <w:rsid w:val="00897729"/>
     <w:rsid w:val="008A0287"/>
     <w:rsid w:val="008A0A3A"/>
     <w:rsid w:val="008A3C84"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C300D"/>
+    <w:rsid w:val="008C5525"/>
     <w:rsid w:val="008D3901"/>
     <w:rsid w:val="008D4027"/>
     <w:rsid w:val="008F26D1"/>
     <w:rsid w:val="00901A28"/>
     <w:rsid w:val="009036C3"/>
     <w:rsid w:val="00916226"/>
     <w:rsid w:val="00917BEF"/>
     <w:rsid w:val="00921F39"/>
     <w:rsid w:val="0092203F"/>
     <w:rsid w:val="00930484"/>
     <w:rsid w:val="00930F3D"/>
     <w:rsid w:val="00934700"/>
     <w:rsid w:val="009350EF"/>
     <w:rsid w:val="00936945"/>
     <w:rsid w:val="00937EAD"/>
     <w:rsid w:val="00946C90"/>
     <w:rsid w:val="009534D6"/>
     <w:rsid w:val="009562D9"/>
     <w:rsid w:val="009624A0"/>
     <w:rsid w:val="00963E47"/>
     <w:rsid w:val="00970409"/>
     <w:rsid w:val="00970C8E"/>
     <w:rsid w:val="00971431"/>
     <w:rsid w:val="00972394"/>
     <w:rsid w:val="009723AE"/>
@@ -6435,50 +6460,51 @@
     <w:rsid w:val="00CD3BCD"/>
     <w:rsid w:val="00CE3BB3"/>
     <w:rsid w:val="00CE5E24"/>
     <w:rsid w:val="00CE62B5"/>
     <w:rsid w:val="00CF02FA"/>
     <w:rsid w:val="00CF35EF"/>
     <w:rsid w:val="00CF56CB"/>
     <w:rsid w:val="00D033A2"/>
     <w:rsid w:val="00D10427"/>
     <w:rsid w:val="00D13E07"/>
     <w:rsid w:val="00D15A38"/>
     <w:rsid w:val="00D179A6"/>
     <w:rsid w:val="00D20336"/>
     <w:rsid w:val="00D2044A"/>
     <w:rsid w:val="00D222BA"/>
     <w:rsid w:val="00D23981"/>
     <w:rsid w:val="00D25B82"/>
     <w:rsid w:val="00D365B0"/>
     <w:rsid w:val="00D40F7F"/>
     <w:rsid w:val="00D433A8"/>
     <w:rsid w:val="00D50BE2"/>
     <w:rsid w:val="00D516DE"/>
     <w:rsid w:val="00D54B9F"/>
     <w:rsid w:val="00D652FB"/>
     <w:rsid w:val="00D65DAC"/>
+    <w:rsid w:val="00D72833"/>
     <w:rsid w:val="00D74149"/>
     <w:rsid w:val="00D7415F"/>
     <w:rsid w:val="00D74451"/>
     <w:rsid w:val="00D74AEE"/>
     <w:rsid w:val="00D76D11"/>
     <w:rsid w:val="00D802D4"/>
     <w:rsid w:val="00D80C00"/>
     <w:rsid w:val="00D85DC0"/>
     <w:rsid w:val="00DA0022"/>
     <w:rsid w:val="00DA4191"/>
     <w:rsid w:val="00DA597C"/>
     <w:rsid w:val="00DB2022"/>
     <w:rsid w:val="00DB42B8"/>
     <w:rsid w:val="00DC002D"/>
     <w:rsid w:val="00DC3CDB"/>
     <w:rsid w:val="00DC50AF"/>
     <w:rsid w:val="00DD478B"/>
     <w:rsid w:val="00DD64EC"/>
     <w:rsid w:val="00DE49F8"/>
     <w:rsid w:val="00DE63F7"/>
     <w:rsid w:val="00DE64AF"/>
     <w:rsid w:val="00DF0B69"/>
     <w:rsid w:val="00E056AC"/>
     <w:rsid w:val="00E1081B"/>
     <w:rsid w:val="00E158AB"/>
@@ -7523,67 +7549,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>717</Words>
-  <Characters>4091</Characters>
+  <Words>716</Words>
+  <Characters>4085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4799</CharactersWithSpaces>
+  <CharactersWithSpaces>4792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>