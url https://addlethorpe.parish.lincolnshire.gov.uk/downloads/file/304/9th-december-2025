--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -39,63 +39,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AC1CAA" w14:textId="1499C134" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Standarduser"/>
+    <w:p w14:paraId="50AC1CAA" w14:textId="1F1EB36A" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t xml:space="preserve">Minutes of the Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="00E22113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00177973" w:rsidRPr="00305980">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -848,52 +851,60 @@
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        b) accounts paid report</w:t>
       </w:r>
       <w:r w:rsidR="00B30B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F26D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>– see below:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">– see </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008F26D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>below:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="62E1F26C" w14:textId="77777777" w:rsidR="0020320C" w:rsidRDefault="0020320C" w:rsidP="00A96315">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1565CD5F" w14:textId="4B4921F9" w:rsidR="0020320C" w:rsidRPr="00ED50B9" w:rsidRDefault="0020320C" w:rsidP="00ED50B9">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED50B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2099,84 +2110,112 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763CE9D4" w14:textId="4237CF8F" w:rsidR="007E5515" w:rsidRDefault="007E5515" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        d)    The Clerk had circulated a precept working calculation of £8</w:t>
       </w:r>
       <w:r w:rsidR="006A0D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">k - </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> the Councillors</w:t>
+        <w:t xml:space="preserve">k </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A0D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Councillors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E12EFEE" w14:textId="7CC7962D" w:rsidR="007E5515" w:rsidRDefault="007E5515" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     were a bit concerned </w:t>
       </w:r>
       <w:r w:rsidR="006A0D09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the budget for the grounds maintenance and so an </w:t>
+        <w:t xml:space="preserve"> the budget for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>grounds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintenance and so an </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14784D2C" w14:textId="00178087" w:rsidR="007E5515" w:rsidRDefault="007E5515" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                extra £1k was added on for increasing costs there.  The approved precept is </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF09FA2" w14:textId="686D9536" w:rsidR="007E5515" w:rsidRDefault="007E5515" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2368,59 +2407,51 @@
         </w:rPr>
         <w:t xml:space="preserve">peed </w:t>
       </w:r>
       <w:r w:rsidR="009F0546">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009F0546" w:rsidRPr="00DF295D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ign</w:t>
       </w:r>
       <w:r w:rsidR="009F0546">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Winter Grit</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> &amp; Winter Grit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B9DD2F" w14:textId="351E1224" w:rsidR="00D10427" w:rsidRDefault="009F0546" w:rsidP="004D2E85">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:ind w:left="530"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Clerk reported that the roundel speed sign had been requested on Fix My Street and that the winter grit would be delivered on Thursday 11</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0546">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2640,59 +2671,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C4532">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00FE7575" w:rsidRPr="00935804">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Storage Cabinet</w:t>
       </w:r>
       <w:r w:rsidR="00FE7575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Plan for sorting of Information</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> &amp; Plan for sorting of Information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4CDF31" w14:textId="77777777" w:rsidR="00403EE2" w:rsidRDefault="00FE7575" w:rsidP="00FE7575">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7575">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         Cllr Stubbins stated that the I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ngoldmells Parish Council would allow Addlethorpe</w:t>
       </w:r>
       <w:r w:rsidR="00403EE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2897,147 +2920,151 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Clerks Report:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2582A540" w14:textId="77777777" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B039E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>a) HMRC penalty letter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> update</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – the Clerk has received a letter from HMRC to say    </w:t>
+        <w:t xml:space="preserve"> update – the Clerk has received a letter from HMRC to say    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E88DAB" w14:textId="68E585F7" w:rsidR="00403EE2" w:rsidRPr="002B039E" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">               that this penalty has been cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248FBD14" w14:textId="01941323" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B039E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>b) Lord Lieutenant</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – the Clerk hasn’t an update on this.</w:t>
+        <w:t>b) Lord Lieutenant – the Clerk hasn’t an update on this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23424671" w14:textId="77777777" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="0020397D">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62A9278D" w14:textId="66296398" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>88</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">88.    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Planning:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0E5F3D4B" w14:textId="018DF7B9" w:rsidR="00403EE2" w:rsidRPr="0033273A" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">         i) </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bowmans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – still waiting for a further response from ELDC after MP’s letter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BF1D64" w14:textId="040C4DE8" w:rsidR="00403EE2" w:rsidRPr="0033273A" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3059,59 +3086,51 @@
     <w:p w14:paraId="1CD7798B" w14:textId="77777777" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="115E98D9" w14:textId="430FDE29" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>89</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.    Landscape Maintenance at Village Green </w:t>
+        <w:t xml:space="preserve">89.    Landscape Maintenance at Village Green </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751A7E04" w14:textId="1A4F8753" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Unfortunately to due equipment being out of commission no further work was carried </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7A1B49" w14:textId="0545B070" w:rsidR="00403EE2" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
@@ -3149,77 +3168,101 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>90</w:t>
       </w:r>
       <w:r w:rsidRPr="007856A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.    Church Lights</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> -  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
       </w:r>
       <w:r w:rsidR="00E7715E" w:rsidRPr="00E7715E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Clerk has received an email from Tony Barker to say that </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E7715E" w:rsidRPr="00E7715E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clerk has received an email from Tony Barker to say that </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A33F25A" w14:textId="77777777" w:rsidR="00E7715E" w:rsidRDefault="00E7715E" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E7715E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">unfortunately the Church lights cannot be put up at the moment as they have no way </w:t>
+        <w:t>unfortunately</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E7715E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Church lights cannot be put up at the moment as they have no way </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FDB4476" w14:textId="77777777" w:rsidR="00E7715E" w:rsidRDefault="00E7715E" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00E7715E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to protect them from vandalism.  The Councillors thought that this was unacceptable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349D7E90" w14:textId="77777777" w:rsidR="00E7715E" w:rsidRDefault="00E7715E" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
@@ -3443,73 +3486,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Clerk has emailed Cllr Davie about the grant but has had no response.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6718F5" w14:textId="77777777" w:rsidR="006C4532" w:rsidRDefault="006C4532" w:rsidP="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1234A7" w14:textId="044A9E80" w:rsidR="006C4532" w:rsidRDefault="00E7715E" w:rsidP="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00AC0079">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidR="006C4532">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">.   </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C4532">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B92FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ite</w:t>
       </w:r>
       <w:r w:rsidR="006C4532" w:rsidRPr="00D13E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ms for next meeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587ACD46" w14:textId="77777777" w:rsidR="006C4532" w:rsidRDefault="006C4532" w:rsidP="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3824,63 +3877,63 @@
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227C48A" w14:textId="111A087E" w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53D184A0" w14:textId="77777777" w:rsidR="00AA4EA2" w:rsidRDefault="00AA4EA2">
+    <w:p w14:paraId="34C6E28F" w14:textId="77777777" w:rsidR="00C14B82" w:rsidRDefault="00C14B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69D05547" w14:textId="77777777" w:rsidR="00AA4EA2" w:rsidRDefault="00AA4EA2">
+    <w:p w14:paraId="701634F5" w14:textId="77777777" w:rsidR="00C14B82" w:rsidRDefault="00C14B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -3947,66 +4000,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63D790D6" w14:textId="77777777" w:rsidR="00AA4EA2" w:rsidRDefault="00AA4EA2">
+    <w:p w14:paraId="6D512E77" w14:textId="77777777" w:rsidR="00C14B82" w:rsidRDefault="00C14B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="202E460F" w14:textId="77777777" w:rsidR="00AA4EA2" w:rsidRDefault="00AA4EA2">
+    <w:p w14:paraId="1DDB9C12" w14:textId="77777777" w:rsidR="00C14B82" w:rsidRDefault="00C14B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4953,51 +5006,52 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="114"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -5039,50 +5093,51 @@
     <w:rsid w:val="001046B9"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="001619CE"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="00177973"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E28C2"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F2BAB"/>
     <w:rsid w:val="001F6C81"/>
     <w:rsid w:val="0020320C"/>
     <w:rsid w:val="0020397D"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0020768D"/>
     <w:rsid w:val="00207EF1"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="00217A69"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00230577"/>
     <w:rsid w:val="00240A38"/>
     <w:rsid w:val="00245233"/>
@@ -5420,81 +5475,83 @@
     <w:rsid w:val="00B51429"/>
     <w:rsid w:val="00B65F22"/>
     <w:rsid w:val="00B66085"/>
     <w:rsid w:val="00B8224F"/>
     <w:rsid w:val="00B87726"/>
     <w:rsid w:val="00B92FBE"/>
     <w:rsid w:val="00B94717"/>
     <w:rsid w:val="00BA0AE7"/>
     <w:rsid w:val="00BA25EF"/>
     <w:rsid w:val="00BA3143"/>
     <w:rsid w:val="00BA69C9"/>
     <w:rsid w:val="00BB0CA6"/>
     <w:rsid w:val="00BB4619"/>
     <w:rsid w:val="00BC5A9B"/>
     <w:rsid w:val="00BD445D"/>
     <w:rsid w:val="00BD486C"/>
     <w:rsid w:val="00BD6155"/>
     <w:rsid w:val="00BD77F0"/>
     <w:rsid w:val="00BD7C06"/>
     <w:rsid w:val="00BE59CB"/>
     <w:rsid w:val="00BE7ACB"/>
     <w:rsid w:val="00BF2026"/>
     <w:rsid w:val="00BF7C7B"/>
     <w:rsid w:val="00C049DB"/>
     <w:rsid w:val="00C13845"/>
+    <w:rsid w:val="00C14B82"/>
     <w:rsid w:val="00C2065F"/>
     <w:rsid w:val="00C27CE5"/>
     <w:rsid w:val="00C306EA"/>
     <w:rsid w:val="00C41220"/>
     <w:rsid w:val="00C47095"/>
     <w:rsid w:val="00C47805"/>
     <w:rsid w:val="00C4793F"/>
     <w:rsid w:val="00C571CE"/>
     <w:rsid w:val="00C57855"/>
     <w:rsid w:val="00C63C63"/>
     <w:rsid w:val="00C64AEE"/>
     <w:rsid w:val="00C6637C"/>
     <w:rsid w:val="00C70BA9"/>
     <w:rsid w:val="00C73C53"/>
     <w:rsid w:val="00C91CEA"/>
     <w:rsid w:val="00C94DDB"/>
     <w:rsid w:val="00C95671"/>
     <w:rsid w:val="00C958E4"/>
     <w:rsid w:val="00C969AA"/>
     <w:rsid w:val="00CA6AE0"/>
     <w:rsid w:val="00CB122A"/>
     <w:rsid w:val="00CB36E1"/>
     <w:rsid w:val="00CC2E92"/>
     <w:rsid w:val="00CC708D"/>
     <w:rsid w:val="00CD0DB1"/>
     <w:rsid w:val="00CD140B"/>
     <w:rsid w:val="00CD3BCD"/>
     <w:rsid w:val="00CE3BB3"/>
     <w:rsid w:val="00CE5E24"/>
     <w:rsid w:val="00CE62B5"/>
     <w:rsid w:val="00CF02FA"/>
+    <w:rsid w:val="00CF340E"/>
     <w:rsid w:val="00CF35EF"/>
     <w:rsid w:val="00CF56CB"/>
     <w:rsid w:val="00D033A2"/>
     <w:rsid w:val="00D10427"/>
     <w:rsid w:val="00D13E07"/>
     <w:rsid w:val="00D15A38"/>
     <w:rsid w:val="00D179A6"/>
     <w:rsid w:val="00D20336"/>
     <w:rsid w:val="00D2044A"/>
     <w:rsid w:val="00D222BA"/>
     <w:rsid w:val="00D23981"/>
     <w:rsid w:val="00D25B82"/>
     <w:rsid w:val="00D365B0"/>
     <w:rsid w:val="00D40F7F"/>
     <w:rsid w:val="00D433A8"/>
     <w:rsid w:val="00D50BE2"/>
     <w:rsid w:val="00D516DE"/>
     <w:rsid w:val="00D54B9F"/>
     <w:rsid w:val="00D652FB"/>
     <w:rsid w:val="00D65DAC"/>
     <w:rsid w:val="00D74149"/>
     <w:rsid w:val="00D7415F"/>
     <w:rsid w:val="00D74451"/>
     <w:rsid w:val="00D74AEE"/>
     <w:rsid w:val="00D76D11"/>
@@ -6566,67 +6623,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>732</Words>
-  <Characters>4173</Characters>
+  <Words>731</Words>
+  <Characters>4167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4896</CharactersWithSpaces>
+  <CharactersWithSpaces>4889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>