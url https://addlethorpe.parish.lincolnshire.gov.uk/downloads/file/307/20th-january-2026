--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -39,66 +39,86 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AC1CAA" w14:textId="290DEA9A" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="50AC1CAA" w14:textId="7C0476DE" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t>Minutes of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00927681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="00B54A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B54A69" w:rsidRPr="00B54A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B54A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2262,51 +2282,65 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00C837AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5F3D4B" w14:textId="018DF7B9" w:rsidR="00403EE2" w:rsidRPr="0033273A" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">         i) </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0033273A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bowmans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – still waiting for a further response from ELDC after MP’s letter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BF1D64" w14:textId="040C4DE8" w:rsidR="00403EE2" w:rsidRPr="0033273A" w:rsidRDefault="00403EE2" w:rsidP="00403EE2">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2466,51 +2500,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00F84D1D" w:rsidRPr="00F84D1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00F84D1D" w:rsidRPr="00F84D1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">hurch up over Christmas and agreed that the Church looked majestic.The Clerk </w:t>
+        <w:t xml:space="preserve">hurch up over Christmas and agreed that the Church looked </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F84D1D" w:rsidRPr="00F84D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>majestic.The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F84D1D" w:rsidRPr="00F84D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clerk </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C7BFF7" w14:textId="4CBEF0F2" w:rsidR="00403EE2" w:rsidRPr="00F84D1D" w:rsidRDefault="00F84D1D" w:rsidP="00F84D1D">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84D1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>was tasked with extending the Council’s thanks to the Church Warden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44508172" w14:textId="77777777" w:rsidR="00403EE2" w:rsidRPr="00F84D1D" w:rsidRDefault="00403EE2" w:rsidP="0020397D">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
@@ -2584,51 +2632,65 @@
       </w:r>
       <w:r w:rsidR="005B21EC" w:rsidRPr="005B21EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Clerk has emailed Richard Tice MP regarding this situation and Cllr Brookes is </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C0905D" w14:textId="2CBC408B" w:rsidR="00207EF1" w:rsidRPr="005B21EC" w:rsidRDefault="005B21EC" w:rsidP="00207EF1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="005B21EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>also going to look into why its taking so long</w:t>
+        <w:t xml:space="preserve">also going to look into why </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B21EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B21EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taking so long</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to reinstate this footpath.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B16C07" w14:textId="77777777" w:rsidR="006C4532" w:rsidRDefault="006C4532" w:rsidP="006C4532">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F4CB922" w14:textId="7AA5855D" w:rsidR="006C4532" w:rsidRDefault="007B4896" w:rsidP="003F1F04">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2858,52 +2920,60 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E537F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">S106, </w:t>
       </w:r>
       <w:r w:rsidR="00AC0079">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>footpaths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F093D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>co-optee</w:t>
-      </w:r>
+        <w:t>co-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F093D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>optee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA113E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> advert</w:t>
       </w:r>
       <w:r w:rsidR="008E0FAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F093D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>election on</w:t>
       </w:r>
       <w:r w:rsidR="00076C2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="002F093D">
@@ -3126,63 +3196,63 @@
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227C48A" w14:textId="111A087E" w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACDA828" w14:textId="77777777" w:rsidR="00D25FFA" w:rsidRDefault="00D25FFA">
+    <w:p w14:paraId="590B312C" w14:textId="77777777" w:rsidR="00EF08BB" w:rsidRDefault="00EF08BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46B8007F" w14:textId="77777777" w:rsidR="00D25FFA" w:rsidRDefault="00D25FFA">
+    <w:p w14:paraId="127FB93B" w14:textId="77777777" w:rsidR="00EF08BB" w:rsidRDefault="00EF08BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -3249,66 +3319,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C5F8B84" w14:textId="77777777" w:rsidR="00D25FFA" w:rsidRDefault="00D25FFA">
+    <w:p w14:paraId="1EE44A2E" w14:textId="77777777" w:rsidR="00EF08BB" w:rsidRDefault="00EF08BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B46740" w14:textId="77777777" w:rsidR="00D25FFA" w:rsidRDefault="00D25FFA">
+    <w:p w14:paraId="5BC7B36D" w14:textId="77777777" w:rsidR="00EF08BB" w:rsidRDefault="00EF08BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4255,51 +4325,52 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -4352,50 +4423,51 @@
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="0014376F"/>
     <w:rsid w:val="00153CAD"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="001619CE"/>
     <w:rsid w:val="001625D1"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="00165B58"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="00177973"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E28C2"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F2BAB"/>
     <w:rsid w:val="001F6C81"/>
     <w:rsid w:val="0020320C"/>
     <w:rsid w:val="0020397D"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0020768D"/>
     <w:rsid w:val="00207EF1"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="00217A69"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
     <w:rsid w:val="00230577"/>
     <w:rsid w:val="00240A38"/>
     <w:rsid w:val="00245233"/>
@@ -4646,50 +4718,51 @@
     <w:rsid w:val="0087342E"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="00885B85"/>
     <w:rsid w:val="00891165"/>
     <w:rsid w:val="008940D5"/>
     <w:rsid w:val="00896634"/>
     <w:rsid w:val="00897729"/>
     <w:rsid w:val="008A0287"/>
     <w:rsid w:val="008A0A3A"/>
     <w:rsid w:val="008A3C84"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C300D"/>
     <w:rsid w:val="008D3901"/>
     <w:rsid w:val="008D4027"/>
     <w:rsid w:val="008E0FAC"/>
     <w:rsid w:val="008F26D1"/>
     <w:rsid w:val="00901A28"/>
     <w:rsid w:val="009036C3"/>
     <w:rsid w:val="00916226"/>
     <w:rsid w:val="00917BEF"/>
     <w:rsid w:val="00921860"/>
     <w:rsid w:val="00921F39"/>
     <w:rsid w:val="0092203F"/>
     <w:rsid w:val="00927260"/>
+    <w:rsid w:val="00927681"/>
     <w:rsid w:val="00930484"/>
     <w:rsid w:val="00930F3D"/>
     <w:rsid w:val="00934700"/>
     <w:rsid w:val="009350EF"/>
     <w:rsid w:val="00936945"/>
     <w:rsid w:val="00937EAD"/>
     <w:rsid w:val="00946C90"/>
     <w:rsid w:val="009534D6"/>
     <w:rsid w:val="009562D9"/>
     <w:rsid w:val="009624A0"/>
     <w:rsid w:val="00963E47"/>
     <w:rsid w:val="00970409"/>
     <w:rsid w:val="00970C8E"/>
     <w:rsid w:val="00971431"/>
     <w:rsid w:val="00972394"/>
     <w:rsid w:val="009723AE"/>
     <w:rsid w:val="00972F7E"/>
     <w:rsid w:val="0097564B"/>
     <w:rsid w:val="00980312"/>
     <w:rsid w:val="00980EAF"/>
     <w:rsid w:val="00980F1D"/>
     <w:rsid w:val="00981D03"/>
     <w:rsid w:val="009834E3"/>
     <w:rsid w:val="00985DFC"/>
     <w:rsid w:val="009931B0"/>
@@ -4913,50 +4986,51 @@
     <w:rsid w:val="00E94D6E"/>
     <w:rsid w:val="00E94FA2"/>
     <w:rsid w:val="00E95835"/>
     <w:rsid w:val="00E969CB"/>
     <w:rsid w:val="00EA4498"/>
     <w:rsid w:val="00EA62CD"/>
     <w:rsid w:val="00EA7A0A"/>
     <w:rsid w:val="00EB02B1"/>
     <w:rsid w:val="00EB2D6E"/>
     <w:rsid w:val="00EB33AA"/>
     <w:rsid w:val="00EB466C"/>
     <w:rsid w:val="00EB6102"/>
     <w:rsid w:val="00EC0991"/>
     <w:rsid w:val="00EC6E15"/>
     <w:rsid w:val="00EC7404"/>
     <w:rsid w:val="00EC7996"/>
     <w:rsid w:val="00ED1984"/>
     <w:rsid w:val="00ED1CC6"/>
     <w:rsid w:val="00ED44C6"/>
     <w:rsid w:val="00ED50B9"/>
     <w:rsid w:val="00ED52CF"/>
     <w:rsid w:val="00ED7348"/>
     <w:rsid w:val="00ED7613"/>
     <w:rsid w:val="00EE6019"/>
     <w:rsid w:val="00EE60CE"/>
+    <w:rsid w:val="00EF08BB"/>
     <w:rsid w:val="00EF28E2"/>
     <w:rsid w:val="00EF7856"/>
     <w:rsid w:val="00F03C4B"/>
     <w:rsid w:val="00F050E5"/>
     <w:rsid w:val="00F06A4D"/>
     <w:rsid w:val="00F10FD4"/>
     <w:rsid w:val="00F112E2"/>
     <w:rsid w:val="00F233A0"/>
     <w:rsid w:val="00F2685C"/>
     <w:rsid w:val="00F30C04"/>
     <w:rsid w:val="00F30D26"/>
     <w:rsid w:val="00F33525"/>
     <w:rsid w:val="00F47A7A"/>
     <w:rsid w:val="00F5245A"/>
     <w:rsid w:val="00F54EA8"/>
     <w:rsid w:val="00F60D1B"/>
     <w:rsid w:val="00F72D79"/>
     <w:rsid w:val="00F84D1D"/>
     <w:rsid w:val="00FA054C"/>
     <w:rsid w:val="00FA369E"/>
     <w:rsid w:val="00FA5CBD"/>
     <w:rsid w:val="00FB3BCA"/>
     <w:rsid w:val="00FB4E9B"/>
     <w:rsid w:val="00FC2B9A"/>
     <w:rsid w:val="00FC388B"/>
@@ -5942,67 +6016,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>717</Words>
-  <Characters>4092</Characters>
+  <Words>716</Words>
+  <Characters>4086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4800</CharactersWithSpaces>
+  <CharactersWithSpaces>4793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>