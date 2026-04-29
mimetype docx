--- v0 (2026-04-08)
+++ v1 (2026-04-29)
@@ -39,66 +39,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00980EAF" w:rsidRPr="00C94DDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ADDLETHORPE PARISH COUNCIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE69E14" w14:textId="77777777" w:rsidR="00980EAF" w:rsidRPr="00CD676B" w:rsidRDefault="00980EAF" w:rsidP="00980EAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AC1CAA" w14:textId="77434497" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
+    <w:p w14:paraId="50AC1CAA" w14:textId="1CF2534A" w:rsidR="00616EA1" w:rsidRPr="00E22113" w:rsidRDefault="00616EA1" w:rsidP="00616EA1">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minutes of the Annual Meeting of Addlethorpe Parish Council held on </w:t>
+        <w:t xml:space="preserve">Minutes of the Meeting of Addlethorpe Parish Council held on </w:t>
       </w:r>
       <w:r w:rsidR="00B50F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B50F80" w:rsidRPr="00B50F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B50F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -982,60 +982,52 @@
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00037477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  b) accounts paid report</w:t>
       </w:r>
       <w:r w:rsidR="00B30B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F26D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">– see </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>– see below:-</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B68C544" w14:textId="77777777" w:rsidR="00454124" w:rsidRDefault="00454124" w:rsidP="00ED50B9">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3644"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4940" w:type="dxa"/>
         <w:tblInd w:w="1061" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1180"/>
         <w:gridCol w:w="2500"/>
         <w:gridCol w:w="1271"/>
       </w:tblGrid>
       <w:tr w:rsidR="000970CA" w14:paraId="0E216140" w14:textId="77777777" w:rsidTr="004A4743">
         <w:trPr>
@@ -1655,69 +1647,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60C0EE6C" w14:textId="77777777" w:rsidR="000970CA" w:rsidRDefault="000970CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Clerks</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> salary Nov - Jan 26</w:t>
+              <w:t>Clerks salary Nov - Jan 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648797A6" w14:textId="77777777" w:rsidR="000970CA" w:rsidRDefault="000970CA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2105,422 +2086,390 @@
       </w:r>
       <w:r w:rsidR="00D63BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Clerk and Cllr Hoyler have been discussing the storage of Parish Council  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670DAF30" w14:textId="77777777" w:rsidR="00315DA7" w:rsidRDefault="00D63BCA" w:rsidP="00071C61">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">         documents at the Council Offices.  The Councillors resolved </w:t>
       </w:r>
       <w:r w:rsidR="009B59FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">to purchase two </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>to purchase two 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B59FB" w:rsidRPr="009B59FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
       <w:r w:rsidR="009B59FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264124E2" w14:textId="77777777" w:rsidR="00982A70" w:rsidRDefault="00982A70" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
       <w:r w:rsidR="009B59FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">hand steel cabinets </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">@ £30 each and store these in the fire proof area with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD354B8" w14:textId="75939B3C" w:rsidR="00071C61" w:rsidRDefault="00982A70" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ingoldmell</w:t>
+      </w:r>
+      <w:r w:rsidR="00244CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parish Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3965DEDA" w14:textId="77777777" w:rsidR="00071C61" w:rsidRDefault="00071C61" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160BBAFE" w14:textId="77777777" w:rsidR="00982A70" w:rsidRDefault="00982A70" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452460A0" w14:textId="77777777" w:rsidR="00982A70" w:rsidRDefault="00982A70" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349B8DA9" w14:textId="77777777" w:rsidR="00982A70" w:rsidRDefault="00982A70" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14231A07" w14:textId="100B6CD0" w:rsidR="00071C61" w:rsidRDefault="00244CD6" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r w:rsidR="00071C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Clerk Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ED9AFB" w14:textId="77777777" w:rsidR="004A7166" w:rsidRDefault="004A7166" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2076A95D" w14:textId="77777777" w:rsidR="004A7166" w:rsidRDefault="00071C61" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00862807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862807">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) Free defibrillator</w:t>
+      </w:r>
+      <w:r w:rsidR="00561393">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...111 lines deleted...]
-        <w:t>116</w:t>
+      <w:r w:rsidR="001C3CB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00561393">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3CB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Clerk has applied to the British Heart Foundation for one of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AA474D" w14:textId="0BBAB773" w:rsidR="00071C61" w:rsidRDefault="004A7166" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3CB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">these and is waiting for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>their response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0107D00D" w14:textId="77777777" w:rsidR="004A7166" w:rsidRDefault="004A7166" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506E3AAD" w14:textId="77777777" w:rsidR="00CB4B3A" w:rsidRDefault="00071C61" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        b) Lord Lieutenant/ELDC Community Champions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – the Clerk will be applying to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7E16C3" w14:textId="12BBF8EF" w:rsidR="00071C61" w:rsidRPr="00862807" w:rsidRDefault="00CB4B3A" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            ELDC for </w:t>
+      </w:r>
+      <w:r w:rsidR="009B3E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this when the Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0809">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supplies the necessary information.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3BFCC0" w14:textId="77777777" w:rsidR="00071C61" w:rsidRPr="005667B9" w:rsidRDefault="00071C61" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145C1749" w14:textId="23BB21BE" w:rsidR="00071C61" w:rsidRDefault="008F3898" w:rsidP="00071C61">
+      <w:pPr>
+        <w:pStyle w:val="Standarduser"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>117</w:t>
       </w:r>
       <w:r w:rsidR="00071C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Clerk Report</w:t>
-[...190 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.  Planning:-</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B9611C5" w14:textId="77777777" w:rsidR="008F3898" w:rsidRDefault="008F3898" w:rsidP="00071C61">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF61493" w14:textId="45BEE69D" w:rsidR="00071C61" w:rsidRPr="0033273A" w:rsidRDefault="00071C61" w:rsidP="00071C61">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">         i) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033273A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bowma</w:t>
       </w:r>
       <w:r w:rsidR="009B3E3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
       <w:r w:rsidR="00CA0809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – no update</w:t>
       </w:r>
@@ -3332,65 +3281,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Footpath, Community Champions, Cllr Davie grant, storage, planning, landscape</w:t>
       </w:r>
       <w:r w:rsidR="00B54088">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F32D56" w14:textId="26972528" w:rsidR="007C0BB1" w:rsidRPr="00B54088" w:rsidRDefault="00B54088" w:rsidP="00AC4ABE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">        maintenance at the Village Green, co-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> advert, free defibrillator </w:t>
+        <w:t xml:space="preserve">        maintenance at the Village Green, co-optee advert, free defibrillator </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A5252B" w14:textId="63E91A68" w:rsidR="005309C5" w:rsidRDefault="00CB122A" w:rsidP="00AC4ABE">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166C57D4" w14:textId="0543E89B" w:rsidR="00AD6003" w:rsidRPr="007B24C4" w:rsidRDefault="00AD6003" w:rsidP="006A0A06">
       <w:pPr>
@@ -3563,63 +3498,63 @@
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3227C48A" w14:textId="111A087E" w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidRDefault="006A0A06" w:rsidP="006A0A06">
       <w:pPr>
         <w:pStyle w:val="Standarduser"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A0A06" w:rsidRPr="007B24C4" w:rsidSect="00AA41B6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="0" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33A9403C" w14:textId="77777777" w:rsidR="00A45511" w:rsidRDefault="00A45511">
+    <w:p w14:paraId="66FE9EA0" w14:textId="77777777" w:rsidR="0015202D" w:rsidRDefault="0015202D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706FE46F" w14:textId="77777777" w:rsidR="00A45511" w:rsidRDefault="00A45511">
+    <w:p w14:paraId="2D965AD0" w14:textId="77777777" w:rsidR="0015202D" w:rsidRDefault="0015202D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -3686,66 +3621,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A4B6994" w14:textId="77777777" w:rsidR="00A45511" w:rsidRDefault="00A45511">
+    <w:p w14:paraId="28425E8F" w14:textId="77777777" w:rsidR="0015202D" w:rsidRDefault="0015202D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73657F2F" w14:textId="77777777" w:rsidR="00A45511" w:rsidRDefault="00A45511">
+    <w:p w14:paraId="4621644D" w14:textId="77777777" w:rsidR="0015202D" w:rsidRDefault="0015202D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC6060A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53F06F6E"/>
     <w:lvl w:ilvl="0" w:tplc="42E23D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4692,52 +4627,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1489437279">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1047097556">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1543326750">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2008362156">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1676607909">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="78840558">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00684E9B"/>
@@ -4779,65 +4713,67 @@
     <w:rsid w:val="000D79C3"/>
     <w:rsid w:val="000E4C68"/>
     <w:rsid w:val="000F0CA9"/>
     <w:rsid w:val="000F1F19"/>
     <w:rsid w:val="000F4CDB"/>
     <w:rsid w:val="000F5242"/>
     <w:rsid w:val="000F5F27"/>
     <w:rsid w:val="00101FEC"/>
     <w:rsid w:val="0010204F"/>
     <w:rsid w:val="00102F91"/>
     <w:rsid w:val="001046B9"/>
     <w:rsid w:val="00105210"/>
     <w:rsid w:val="0010616D"/>
     <w:rsid w:val="001147A9"/>
     <w:rsid w:val="00114DDF"/>
     <w:rsid w:val="00117CA5"/>
     <w:rsid w:val="00120547"/>
     <w:rsid w:val="00127408"/>
     <w:rsid w:val="00130C20"/>
     <w:rsid w:val="00131DEF"/>
     <w:rsid w:val="00133844"/>
     <w:rsid w:val="001376B4"/>
     <w:rsid w:val="00140F13"/>
     <w:rsid w:val="00141620"/>
     <w:rsid w:val="0014376F"/>
+    <w:rsid w:val="0015202D"/>
     <w:rsid w:val="00153CAD"/>
     <w:rsid w:val="00155610"/>
     <w:rsid w:val="00157B7B"/>
     <w:rsid w:val="001619CE"/>
     <w:rsid w:val="001625D1"/>
     <w:rsid w:val="00163A35"/>
     <w:rsid w:val="00164331"/>
     <w:rsid w:val="00165B58"/>
     <w:rsid w:val="001719DD"/>
     <w:rsid w:val="00174D37"/>
     <w:rsid w:val="00177973"/>
     <w:rsid w:val="0018032A"/>
     <w:rsid w:val="00181092"/>
     <w:rsid w:val="0018148C"/>
     <w:rsid w:val="001961A2"/>
+    <w:rsid w:val="001A078B"/>
     <w:rsid w:val="001A0AF8"/>
     <w:rsid w:val="001A195E"/>
     <w:rsid w:val="001A793B"/>
     <w:rsid w:val="001B3D0C"/>
     <w:rsid w:val="001B7D16"/>
     <w:rsid w:val="001C3CB5"/>
     <w:rsid w:val="001C412F"/>
     <w:rsid w:val="001D6B0E"/>
     <w:rsid w:val="001E28C2"/>
     <w:rsid w:val="001E7C55"/>
     <w:rsid w:val="001F1F8A"/>
     <w:rsid w:val="001F2BAB"/>
     <w:rsid w:val="001F6C81"/>
     <w:rsid w:val="0020320C"/>
     <w:rsid w:val="0020397D"/>
     <w:rsid w:val="00205458"/>
     <w:rsid w:val="0020768D"/>
     <w:rsid w:val="00207EF1"/>
     <w:rsid w:val="0021275A"/>
     <w:rsid w:val="002141CB"/>
     <w:rsid w:val="00217A69"/>
     <w:rsid w:val="002216A4"/>
     <w:rsid w:val="00221D88"/>
     <w:rsid w:val="00221F49"/>
     <w:rsid w:val="0022771A"/>
@@ -4944,50 +4880,51 @@
     <w:rsid w:val="00487664"/>
     <w:rsid w:val="00492272"/>
     <w:rsid w:val="00493E68"/>
     <w:rsid w:val="004A4743"/>
     <w:rsid w:val="004A4C29"/>
     <w:rsid w:val="004A6BED"/>
     <w:rsid w:val="004A7166"/>
     <w:rsid w:val="004A76CF"/>
     <w:rsid w:val="004B1CFB"/>
     <w:rsid w:val="004B28CE"/>
     <w:rsid w:val="004B7207"/>
     <w:rsid w:val="004B7C7D"/>
     <w:rsid w:val="004C2503"/>
     <w:rsid w:val="004C6FBF"/>
     <w:rsid w:val="004C7675"/>
     <w:rsid w:val="004D2E85"/>
     <w:rsid w:val="004E07BC"/>
     <w:rsid w:val="004E6178"/>
     <w:rsid w:val="004F2CC7"/>
     <w:rsid w:val="004F2E57"/>
     <w:rsid w:val="004F6EBF"/>
     <w:rsid w:val="005124D3"/>
     <w:rsid w:val="00522273"/>
     <w:rsid w:val="005309C5"/>
     <w:rsid w:val="005405B9"/>
+    <w:rsid w:val="00541CA5"/>
     <w:rsid w:val="00554483"/>
     <w:rsid w:val="00554EFD"/>
     <w:rsid w:val="00556FF3"/>
     <w:rsid w:val="005574CE"/>
     <w:rsid w:val="00560087"/>
     <w:rsid w:val="00561393"/>
     <w:rsid w:val="0056166A"/>
     <w:rsid w:val="00581813"/>
     <w:rsid w:val="0058689F"/>
     <w:rsid w:val="005913BA"/>
     <w:rsid w:val="005952E3"/>
     <w:rsid w:val="00596C0B"/>
     <w:rsid w:val="005A23D0"/>
     <w:rsid w:val="005A63CF"/>
     <w:rsid w:val="005B21EC"/>
     <w:rsid w:val="005B7D7E"/>
     <w:rsid w:val="005C4569"/>
     <w:rsid w:val="005D2890"/>
     <w:rsid w:val="005D7B6A"/>
     <w:rsid w:val="005E0A50"/>
     <w:rsid w:val="005E2C16"/>
     <w:rsid w:val="005F1758"/>
     <w:rsid w:val="005F5F92"/>
     <w:rsid w:val="005F6629"/>
     <w:rsid w:val="005F76AF"/>
@@ -6441,67 +6378,67 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>644</Words>
-  <Characters>3671</Characters>
+  <Words>642</Words>
+  <Characters>3666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4307</CharactersWithSpaces>
+  <CharactersWithSpaces>4300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Addlethorpe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>